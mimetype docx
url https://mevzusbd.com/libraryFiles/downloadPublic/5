--- v0 (2026-03-02)
+++ v1 (2026-09-30)
@@ -4,447 +4,730 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0018BA97" w14:textId="77777777" w:rsidR="00276CA4" w:rsidRDefault="00276CA4" w:rsidP="00360FF3">
+    <w:p w14:paraId="526AA24C" w14:textId="77777777" w:rsidR="00276CA4" w:rsidRPr="00627C79" w:rsidRDefault="00276CA4" w:rsidP="001C2458">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0947301A" w14:textId="56FDDD9C" w:rsidR="00DB60A5" w:rsidRPr="00627C79" w:rsidRDefault="00276CA4" w:rsidP="00360FF3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="tr-TR"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-        <w:jc w:val="right"/>
+      <w:r w:rsidRPr="00627C79">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="tr-TR"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>MEVZU</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB60A5" w:rsidRPr="00627C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> SOSYAL BİLİMLER DERGİSİ</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="0947301A" w14:textId="56FDDD9C" w:rsidR="00DB60A5" w:rsidRPr="00360FF3" w:rsidRDefault="00276CA4" w:rsidP="00360FF3">
+    <w:p w14:paraId="3194C80E" w14:textId="1B24625D" w:rsidR="00DB60A5" w:rsidRPr="00627C79" w:rsidRDefault="00360FF3" w:rsidP="00360FF3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="tr-TR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00627C79">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="tr-TR"/>
         </w:rPr>
-        <w:t>MEVZU</w:t>
+        <w:t>YAPAY ZEK</w:t>
       </w:r>
-      <w:r w:rsidR="00DB60A5" w:rsidRPr="00360FF3">
+      <w:r w:rsidR="004D70B1" w:rsidRPr="00627C79">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="tr-TR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> SOSYAL BİLİMLER DERGİSİ</w:t>
+        <w:t>A</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-        <w:jc w:val="center"/>
+      <w:r w:rsidRPr="00627C79">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="tr-TR"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00360FF3">
+        <w:t xml:space="preserve"> KULLANIM BEYAN FORMU</w:t>
+      </w:r>
+      <w:r w:rsidR="001C2458" w:rsidRPr="00627C79">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="tr-TR"/>
         </w:rPr>
-        <w:t>YAPAY ZEK</w:t>
+        <w:t>/</w:t>
       </w:r>
-      <w:r w:rsidR="004D70B1">
+      <w:r w:rsidR="001C2458" w:rsidRPr="00627C79">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001C2458" w:rsidRPr="00627C79">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="tr-TR"/>
         </w:rPr>
-        <w:t>A</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> KULLANIM BEYAN FORMU</w:t>
+        <w:t>ARTİFİCİAL INTELLİGENCE DECLARATİON FORM</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B3A2941" w14:textId="21A71683" w:rsidR="00D1188C" w:rsidRPr="00360FF3" w:rsidRDefault="00276CA4" w:rsidP="00360FF3">
+    <w:p w14:paraId="3B3A2941" w14:textId="4951E163" w:rsidR="00D1188C" w:rsidRPr="00627C79" w:rsidRDefault="00276CA4" w:rsidP="00360FF3">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="tr-TR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00627C79">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="tr-TR"/>
         </w:rPr>
-        <w:t>Mevzu</w:t>
+        <w:t>Mevzu Sosyal Bilimler Dergisi’ne gönderilen çalışmalar için yapay zek</w:t>
       </w:r>
-      <w:r w:rsidRPr="00360FF3">
+      <w:r w:rsidR="004D70B1" w:rsidRPr="00627C79">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
-          <w:lang w:val="tr-TR"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="tr-TR"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00360FF3">
+      <w:r w:rsidRPr="00627C79">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="tr-TR"/>
         </w:rPr>
         <w:t xml:space="preserve"> (YZ) tabanlı araçların kullanımına ilişkin bu beyan formunun doldurulması</w:t>
       </w:r>
-      <w:r w:rsidR="00FE1D66" w:rsidRPr="00360FF3">
+      <w:r w:rsidR="00FE1D66" w:rsidRPr="00627C79">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="tr-TR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00360FF3">
+      <w:r w:rsidRPr="00627C79">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="tr-TR"/>
         </w:rPr>
         <w:t>zorunludur.</w:t>
       </w:r>
+      <w:r w:rsidR="001C2458" w:rsidRPr="00627C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001C2458" w:rsidRPr="00627C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>It is mandatory to complete this declaration form regarding the use of artificial intelligence (AI)-based tools for papers submitted to the Mevzu Journal of Social Sciences</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="414D8811" w14:textId="77777777" w:rsidR="00D1188C" w:rsidRPr="00360FF3" w:rsidRDefault="00000000" w:rsidP="00360FF3">
+    <w:p w14:paraId="414D8811" w14:textId="33056FF8" w:rsidR="00D1188C" w:rsidRPr="00627C79" w:rsidRDefault="00000000" w:rsidP="00360FF3">
       <w:pPr>
         <w:pStyle w:val="ListeParagraf"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="tr-TR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00360FF3">
+      <w:r w:rsidRPr="00627C79">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="tr-TR"/>
         </w:rPr>
         <w:t>Makale Bilgileri</w:t>
       </w:r>
+      <w:r w:rsidR="001C2458" w:rsidRPr="00627C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="001C2458" w:rsidRPr="00627C79">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001C2458" w:rsidRPr="00627C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>Article Information</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="5669CBC4" w14:textId="0FDA73B4" w:rsidR="00D1188C" w:rsidRPr="00360FF3" w:rsidRDefault="00000000" w:rsidP="00360FF3">
+    <w:p w14:paraId="5669CBC4" w14:textId="33A38E39" w:rsidR="00D1188C" w:rsidRPr="00627C79" w:rsidRDefault="00000000" w:rsidP="00360FF3">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="tr-TR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00360FF3">
+      <w:r w:rsidRPr="00627C79">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="tr-TR"/>
         </w:rPr>
-        <w:t>Makale Başlığı: .........................................................................................</w:t>
+        <w:t>Makale Başlığı</w:t>
       </w:r>
-      <w:r w:rsidR="00DB60A5" w:rsidRPr="00360FF3">
+      <w:r w:rsidR="001C2458" w:rsidRPr="00627C79">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="001C2458" w:rsidRPr="00627C79">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001C2458" w:rsidRPr="00627C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>Article Title</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00627C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>:................</w:t>
+      </w:r>
+      <w:r w:rsidR="001C2458" w:rsidRPr="00627C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>.............</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00627C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>.....................................</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB60A5" w:rsidRPr="00627C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="tr-TR"/>
         </w:rPr>
         <w:t>..........</w:t>
       </w:r>
-      <w:r w:rsidR="00360FF3">
+      <w:r w:rsidR="00360FF3" w:rsidRPr="00627C79">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="tr-TR"/>
         </w:rPr>
         <w:t>..............................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33BB0501" w14:textId="04A992D1" w:rsidR="00D1188C" w:rsidRPr="00360FF3" w:rsidRDefault="00000000" w:rsidP="00360FF3">
+    <w:p w14:paraId="33BB0501" w14:textId="1C5E6B38" w:rsidR="00D1188C" w:rsidRPr="00627C79" w:rsidRDefault="00000000" w:rsidP="00360FF3">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="tr-TR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00360FF3">
+      <w:r w:rsidRPr="00627C79">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="tr-TR"/>
         </w:rPr>
-        <w:t>Yazar(lar): .................................................................................................</w:t>
+        <w:t>Yazar(lar)</w:t>
       </w:r>
-      <w:r w:rsidR="00DB60A5" w:rsidRPr="00360FF3">
+      <w:r w:rsidR="001C2458" w:rsidRPr="00627C79">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="tr-TR"/>
         </w:rPr>
-        <w:t>......</w:t>
+        <w:t>/Author</w:t>
       </w:r>
-      <w:r w:rsidR="00360FF3">
+      <w:r w:rsidRPr="00627C79">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="tr-TR"/>
         </w:rPr>
-        <w:t>.............................</w:t>
+        <w:t>: .................................................................................................</w:t>
       </w:r>
-      <w:r w:rsidR="00DB60A5" w:rsidRPr="00360FF3">
+      <w:r w:rsidR="00DB60A5" w:rsidRPr="00627C79">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="tr-TR"/>
         </w:rPr>
-        <w:t>.....</w:t>
+        <w:t>.......</w:t>
+      </w:r>
+      <w:r w:rsidR="001C2458" w:rsidRPr="00627C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>..................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28BBD94C" w14:textId="5F697D7D" w:rsidR="00D1188C" w:rsidRPr="00360FF3" w:rsidRDefault="00000000" w:rsidP="00360FF3">
+    <w:p w14:paraId="28BBD94C" w14:textId="2152C63E" w:rsidR="00D1188C" w:rsidRPr="00627C79" w:rsidRDefault="00000000" w:rsidP="00360FF3">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="tr-TR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00360FF3">
+      <w:r w:rsidRPr="00627C79">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="tr-TR"/>
         </w:rPr>
         <w:t xml:space="preserve">Sorumlu Yazar </w:t>
       </w:r>
-      <w:r w:rsidR="00360FF3">
+      <w:r w:rsidR="00360FF3" w:rsidRPr="00627C79">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="tr-TR"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00360FF3">
+      <w:r w:rsidRPr="00627C79">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="tr-TR"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidR="00BF4A0A">
+      <w:r w:rsidR="00BF4A0A" w:rsidRPr="00627C79">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="tr-TR"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidRPr="00360FF3">
+      <w:r w:rsidRPr="00627C79">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="tr-TR"/>
         </w:rPr>
-        <w:t>osta: ...........................................</w:t>
+        <w:t>osta</w:t>
       </w:r>
-      <w:r w:rsidR="00360FF3">
+      <w:r w:rsidR="001C2458" w:rsidRPr="00627C79">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="tr-TR"/>
         </w:rPr>
-        <w:t>................................</w:t>
+        <w:t>/</w:t>
       </w:r>
-      <w:r w:rsidRPr="00360FF3">
+      <w:r w:rsidR="001C2458" w:rsidRPr="00627C79">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001C2458" w:rsidRPr="00627C79">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="tr-TR"/>
         </w:rPr>
-        <w:t>..............................</w:t>
+        <w:t>Corresponding author e-mail</w:t>
       </w:r>
-      <w:r w:rsidR="00DB60A5" w:rsidRPr="00360FF3">
+      <w:r w:rsidRPr="00627C79">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="tr-TR"/>
         </w:rPr>
-        <w:t>.........</w:t>
+        <w:t>: ............</w:t>
+      </w:r>
+      <w:r w:rsidR="00360FF3" w:rsidRPr="00627C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>..............</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB60A5" w:rsidRPr="00627C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>..</w:t>
+      </w:r>
+      <w:r w:rsidR="001C2458" w:rsidRPr="00627C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>...............................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="498BFB98" w14:textId="77777777" w:rsidR="00D1188C" w:rsidRPr="00360FF3" w:rsidRDefault="00000000" w:rsidP="00360FF3">
+    <w:p w14:paraId="498BFB98" w14:textId="6F71A931" w:rsidR="00D1188C" w:rsidRPr="00627C79" w:rsidRDefault="00000000" w:rsidP="00360FF3">
       <w:pPr>
         <w:pStyle w:val="ListeParagraf"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="tr-TR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00360FF3">
+      <w:r w:rsidRPr="00627C79">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="tr-TR"/>
         </w:rPr>
         <w:t>Beyan</w:t>
       </w:r>
+      <w:r w:rsidR="00A64B7A" w:rsidRPr="00627C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ </w:t>
+      </w:r>
+      <w:r w:rsidR="00A64B7A" w:rsidRPr="00627C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>DECLARATİON</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="1A3FDEE5" w14:textId="0D876EB8" w:rsidR="00D1188C" w:rsidRPr="00360FF3" w:rsidRDefault="00000000" w:rsidP="00C60245">
+    <w:p w14:paraId="1A3FDEE5" w14:textId="0D876EB8" w:rsidR="00D1188C" w:rsidRPr="00627C79" w:rsidRDefault="00000000" w:rsidP="00C60245">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="tr-TR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00360FF3">
+      <w:r w:rsidRPr="00627C79">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="tr-TR"/>
         </w:rPr>
         <w:t>Lütfen aşağıdaki seçeneklerden uygun olanı işaretleyiniz:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F56C784" w14:textId="75EFBCDB" w:rsidR="00D1188C" w:rsidRPr="00360FF3" w:rsidRDefault="00000000" w:rsidP="00C60245">
+    <w:p w14:paraId="1F56C784" w14:textId="18DE1967" w:rsidR="00D1188C" w:rsidRPr="00627C79" w:rsidRDefault="00000000" w:rsidP="00A64B7A">
       <w:pPr>
-        <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="tr-TR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00360FF3">
+      <w:r w:rsidRPr="00627C79">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="tr-TR"/>
         </w:rPr>
         <w:t>Bu çalışmada yapay zek</w:t>
       </w:r>
-      <w:r w:rsidR="004D70B1">
+      <w:r w:rsidR="004D70B1" w:rsidRPr="00627C79">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="tr-TR"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00360FF3">
+      <w:r w:rsidRPr="00627C79">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="tr-TR"/>
         </w:rPr>
         <w:t xml:space="preserve"> tabanlı herhangi bir araç kullanıl</w:t>
       </w:r>
-      <w:r w:rsidR="00C60245">
+      <w:r w:rsidR="00C60245" w:rsidRPr="00627C79">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="tr-TR"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
-      <w:r w:rsidRPr="00360FF3">
+      <w:r w:rsidRPr="00627C79">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="tr-TR"/>
         </w:rPr>
         <w:t>amıştır.</w:t>
       </w:r>
-      <w:r w:rsidR="00C60245">
+      <w:r w:rsidR="00A64B7A" w:rsidRPr="00627C79">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Courier New"/>
+          <w:color w:val="1F1F1F"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en" w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A64B7A" w:rsidRPr="00627C79">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>No artificial intelligence-based tools were used in this study.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C60245" w:rsidRPr="00627C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="tr-TR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C60245">
+      <w:r w:rsidR="00C60245" w:rsidRPr="00627C79">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:noProof/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="tr-TR"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="700771E2" wp14:editId="68A8CC35">
                 <wp:extent cx="277970" cy="223469"/>
                 <wp:effectExtent l="12700" t="12700" r="14605" b="18415"/>
                 <wp:docPr id="1654994924" name="Yuvarlatılmış Dikdörtgen 1"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="277970" cy="223469"/>
                         </a:xfrm>
                         <a:prstGeom prst="roundRect">
                           <a:avLst/>
                         </a:prstGeom>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="2">
@@ -460,91 +743,113 @@
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:roundrect w14:anchorId="7221E999" id="Yuvarlatılmış Dikdörtgen 1" o:spid="_x0000_s1026" style="width:21.9pt;height:17.6pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD8SQX+TQIAAPAEAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2jAQfp+0/8Hy+xrIWCmooUKtOk2q&#10;WlQ69dk4donm+LyzIbC/fmcnBNbxNO3FOefuux9fvsv1za42bKvQV2ALPrwYcKashLKybwX//nL/&#10;6YozH4QthQGrCr5Xnt/MPn64btxU5bAGUypklMT6aeMKvg7BTbPMy7Wqhb8Apyw5NWAtAl3xLStR&#10;NJS9Nlk+GFxmDWDpEKTynt7etU4+S/m1VjI8ae1VYKbg1FtIJ6ZzFc9sdi2mbyjcupJdG+IfuqhF&#10;Zalon+pOBME2WP2Vqq4kggcdLiTUGWhdSZVmoGmGg3fTLNfCqTQLkeNdT5P/f2nl43bpFkg0NM5P&#10;PZlxip3GOj6pP7ZLZO17stQuMEkv8/F4MiZKJbny/PPochLJzI5ghz58VVCzaBQcYWPLZ/ogiSex&#10;ffChjT/EEfjYQ7LC3qjYhrHPSrOqjFUTOslD3RpkW0EfVkipbBh29VN0hOnKmB44PAc0PaiLjTCV&#10;ZNMDB+eAf1bsEakq2NCD68oCnktQ/ji0q9v4w/TtzHH8FZT7BTKEVrTeyfuKmHwQPiwEkkqJfNq8&#10;8ESHNtAUHDqLszXgr3PvYzyJh7ycNaT6gvufG4GKM/PNkqwmw9Eorkm6jL6Mc7rgqWd16rGb+haI&#10;/yHtuJPJjPHBHEyNUL/Sgs5jVXIJK6l2wWXAw+U2tNtIKy7VfJ7CaDWcCA926WRMHlmNInnZvQp0&#10;nZwC6fARDhsipu8E1cZGpIX5JoCuktqOvHZ801ol0Xa/gLi3p/cUdfxRzX4DAAD//wMAUEsDBBQA&#10;BgAIAAAAIQA21Tv+3AAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqENb&#10;oErjVAWUE3AgcODoxksSEa8je9sGvp6FC1xGWo1mdl6xmfygDhhTH8jA5SwDhdQE11Nr4PWluliB&#10;SmzJ2SEQGvjEBJvy9KSwuQtHesZDza2SEkq5NdAxj7nWqenQ2zQLI5J47yF6y3LGVrtoj1LuBz3P&#10;smvtbU/yobMj3nXYfNR7byCt9C1XTwEf35b8sL35qmqKlTHnZ9P9WmS7BsU48V8CfhhkP5QybBf2&#10;5JIaDAgN/6p4y4Wg7Awsruagy0L/Byi/AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPxJ&#10;Bf5NAgAA8AQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADbVO/7cAAAACAEAAA8AAAAAAAAAAAAAAAAApwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAACwBQAAAAA=&#10;" fillcolor="white [3201]" strokecolor="#4f81bd [3204]" strokeweight="2pt">
                 <w10:anchorlock/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F30E200" w14:textId="205640A9" w:rsidR="00D1188C" w:rsidRPr="00360FF3" w:rsidRDefault="00000000" w:rsidP="00C60245">
+    <w:p w14:paraId="5F30E200" w14:textId="54A1A3A3" w:rsidR="00D1188C" w:rsidRPr="00627C79" w:rsidRDefault="00000000" w:rsidP="00A64B7A">
       <w:pPr>
-        <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="tr-TR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00360FF3">
+      <w:r w:rsidRPr="00627C79">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="tr-TR"/>
         </w:rPr>
         <w:t>Bu çalışmada yapay zek</w:t>
       </w:r>
-      <w:r w:rsidR="004D70B1">
+      <w:r w:rsidR="004D70B1" w:rsidRPr="00627C79">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="tr-TR"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00360FF3">
+      <w:r w:rsidRPr="00627C79">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="tr-TR"/>
         </w:rPr>
         <w:t xml:space="preserve"> tabanlı araç(lar) kullanılmıştır.</w:t>
       </w:r>
-      <w:r w:rsidR="00C60245" w:rsidRPr="00C60245">
+      <w:r w:rsidR="00C60245" w:rsidRPr="00627C79">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:noProof/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="tr-TR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C60245">
+      <w:r w:rsidR="00A64B7A" w:rsidRPr="00627C79">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:noProof/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Artificial intelligence-based tool(s) were used in this study.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C60245" w:rsidRPr="00627C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="tr-TR"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6D2FAAF2" wp14:editId="58BE07D7">
                 <wp:extent cx="277970" cy="223469"/>
                 <wp:effectExtent l="12700" t="12700" r="14605" b="18415"/>
                 <wp:docPr id="901828159" name="Yuvarlatılmış Dikdörtgen 1"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="277970" cy="223469"/>
                         </a:xfrm>
                         <a:prstGeom prst="roundRect">
                           <a:avLst/>
                         </a:prstGeom>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="2">
@@ -560,617 +865,849 @@
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:roundrect w14:anchorId="4B757EFA" id="Yuvarlatılmış Dikdörtgen 1" o:spid="_x0000_s1026" style="width:21.9pt;height:17.6pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD8SQX+TQIAAPAEAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2jAQfp+0/8Hy+xrIWCmooUKtOk2q&#10;WlQ69dk4donm+LyzIbC/fmcnBNbxNO3FOefuux9fvsv1za42bKvQV2ALPrwYcKashLKybwX//nL/&#10;6YozH4QthQGrCr5Xnt/MPn64btxU5bAGUypklMT6aeMKvg7BTbPMy7Wqhb8Apyw5NWAtAl3xLStR&#10;NJS9Nlk+GFxmDWDpEKTynt7etU4+S/m1VjI8ae1VYKbg1FtIJ6ZzFc9sdi2mbyjcupJdG+IfuqhF&#10;Zalon+pOBME2WP2Vqq4kggcdLiTUGWhdSZVmoGmGg3fTLNfCqTQLkeNdT5P/f2nl43bpFkg0NM5P&#10;PZlxip3GOj6pP7ZLZO17stQuMEkv8/F4MiZKJbny/PPochLJzI5ghz58VVCzaBQcYWPLZ/ogiSex&#10;ffChjT/EEfjYQ7LC3qjYhrHPSrOqjFUTOslD3RpkW0EfVkipbBh29VN0hOnKmB44PAc0PaiLjTCV&#10;ZNMDB+eAf1bsEakq2NCD68oCnktQ/ji0q9v4w/TtzHH8FZT7BTKEVrTeyfuKmHwQPiwEkkqJfNq8&#10;8ESHNtAUHDqLszXgr3PvYzyJh7ycNaT6gvufG4GKM/PNkqwmw9Eorkm6jL6Mc7rgqWd16rGb+haI&#10;/yHtuJPJjPHBHEyNUL/Sgs5jVXIJK6l2wWXAw+U2tNtIKy7VfJ7CaDWcCA926WRMHlmNInnZvQp0&#10;nZwC6fARDhsipu8E1cZGpIX5JoCuktqOvHZ801ol0Xa/gLi3p/cUdfxRzX4DAAD//wMAUEsDBBQA&#10;BgAIAAAAIQA21Tv+3AAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqENb&#10;oErjVAWUE3AgcODoxksSEa8je9sGvp6FC1xGWo1mdl6xmfygDhhTH8jA5SwDhdQE11Nr4PWluliB&#10;SmzJ2SEQGvjEBJvy9KSwuQtHesZDza2SEkq5NdAxj7nWqenQ2zQLI5J47yF6y3LGVrtoj1LuBz3P&#10;smvtbU/yobMj3nXYfNR7byCt9C1XTwEf35b8sL35qmqKlTHnZ9P9WmS7BsU48V8CfhhkP5QybBf2&#10;5JIaDAgN/6p4y4Wg7Awsruagy0L/Byi/AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPxJ&#10;Bf5NAgAA8AQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADbVO/7cAAAACAEAAA8AAAAAAAAAAAAAAAAApwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAACwBQAAAAA=&#10;" fillcolor="white [3201]" strokecolor="#4f81bd [3204]" strokeweight="2pt">
                 <w10:anchorlock/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="238A7436" w14:textId="2E25910B" w:rsidR="00360FF3" w:rsidRDefault="00000000" w:rsidP="00360FF3">
+    <w:p w14:paraId="238A7436" w14:textId="168A93D3" w:rsidR="00360FF3" w:rsidRPr="00627C79" w:rsidRDefault="00000000" w:rsidP="00A64B7A">
       <w:pPr>
         <w:pStyle w:val="ListeParagraf"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="tr-TR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00360FF3">
+      <w:r w:rsidRPr="00627C79">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="tr-TR"/>
         </w:rPr>
-        <w:t>Kullanılan araç(lar): ...........................................</w:t>
+        <w:t>Kullanılan araç(lar)</w:t>
       </w:r>
-      <w:r w:rsidR="00360FF3">
+      <w:r w:rsidR="00A64B7A" w:rsidRPr="00627C79">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="tr-TR"/>
         </w:rPr>
-        <w:t>.........................</w:t>
+        <w:t>/</w:t>
       </w:r>
-      <w:r w:rsidRPr="00360FF3">
+      <w:r w:rsidR="00A64B7A" w:rsidRPr="00627C79">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Tool(s) used</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00627C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>: .................................</w:t>
+      </w:r>
+      <w:r w:rsidR="00A64B7A" w:rsidRPr="00627C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00360FF3" w:rsidRPr="00627C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>.........</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00627C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="tr-TR"/>
         </w:rPr>
         <w:t>......................................</w:t>
       </w:r>
-      <w:r w:rsidR="00DB60A5" w:rsidRPr="00360FF3">
+      <w:r w:rsidR="00DB60A5" w:rsidRPr="00627C79">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="tr-TR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39FD339E" w14:textId="4C23586D" w:rsidR="00360FF3" w:rsidRDefault="00000000" w:rsidP="00360FF3">
+    <w:p w14:paraId="39FD339E" w14:textId="2D89BB71" w:rsidR="00360FF3" w:rsidRPr="00627C79" w:rsidRDefault="00000000" w:rsidP="00A64B7A">
       <w:pPr>
         <w:pStyle w:val="ListeParagraf"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="tr-TR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00360FF3">
+      <w:r w:rsidRPr="00627C79">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="tr-TR"/>
         </w:rPr>
-        <w:t>Kullanım amacı: ................................................</w:t>
+        <w:t>Kullanım amacı</w:t>
       </w:r>
-      <w:r w:rsidR="00360FF3">
+      <w:r w:rsidR="00A64B7A" w:rsidRPr="00627C79">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="tr-TR"/>
         </w:rPr>
-        <w:t>......................</w:t>
+        <w:t>/</w:t>
       </w:r>
-      <w:r w:rsidRPr="00360FF3">
+      <w:r w:rsidR="00A64B7A" w:rsidRPr="00627C79">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Intended use</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00627C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>...............</w:t>
+      </w:r>
+      <w:r w:rsidR="00360FF3" w:rsidRPr="00627C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>.....................</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00627C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="tr-TR"/>
         </w:rPr>
         <w:t>...................................</w:t>
       </w:r>
-      <w:r w:rsidR="00360FF3">
+      <w:r w:rsidR="00360FF3" w:rsidRPr="00627C79">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="tr-TR"/>
         </w:rPr>
         <w:t>...</w:t>
       </w:r>
-      <w:r w:rsidRPr="00360FF3">
+      <w:r w:rsidRPr="00627C79">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="tr-TR"/>
         </w:rPr>
         <w:t>....</w:t>
       </w:r>
-      <w:r w:rsidR="00DB60A5" w:rsidRPr="00360FF3">
+      <w:r w:rsidR="00DB60A5" w:rsidRPr="00627C79">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="tr-TR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
+      <w:r w:rsidR="00A64B7A" w:rsidRPr="00627C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>..........</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="630E0E19" w14:textId="77777777" w:rsidR="00360FF3" w:rsidRDefault="00000000" w:rsidP="00360FF3">
+    <w:p w14:paraId="1B2ED3EB" w14:textId="4D8C1EB1" w:rsidR="00A64B7A" w:rsidRPr="00627C79" w:rsidRDefault="00000000" w:rsidP="00A64B7A">
       <w:pPr>
         <w:pStyle w:val="ListeParagraf"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="tr-TR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00360FF3">
+      <w:r w:rsidRPr="00627C79">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="tr-TR"/>
         </w:rPr>
-        <w:t>Kullanımın yapıldığı bölüm(ler): ........................</w:t>
+        <w:t>Açıklama (varsa)</w:t>
       </w:r>
-      <w:r w:rsidR="00360FF3">
+      <w:r w:rsidR="00A64B7A" w:rsidRPr="00627C79">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="tr-TR"/>
         </w:rPr>
-        <w:t>............................</w:t>
+        <w:t>/</w:t>
       </w:r>
-      <w:r w:rsidRPr="00360FF3">
+      <w:r w:rsidR="00A64B7A" w:rsidRPr="00627C79">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
-          <w:lang w:val="tr-TR"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en"/>
         </w:rPr>
-        <w:t>.................................</w:t>
+        <w:t>Explanation (if any):</w:t>
+      </w:r>
+      <w:r w:rsidR="00A64B7A" w:rsidRPr="00627C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>………………………………………………</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52F5082A" w14:textId="73B845E3" w:rsidR="00D1188C" w:rsidRPr="00360FF3" w:rsidRDefault="00000000" w:rsidP="00360FF3">
-[...41 lines deleted...]
-    <w:p w14:paraId="1D47084E" w14:textId="77777777" w:rsidR="00D1188C" w:rsidRPr="00360FF3" w:rsidRDefault="00000000" w:rsidP="00360FF3">
+    <w:p w14:paraId="1D47084E" w14:textId="46BCEB3D" w:rsidR="00D1188C" w:rsidRPr="00627C79" w:rsidRDefault="00000000" w:rsidP="00360FF3">
       <w:pPr>
         <w:pStyle w:val="ListeParagraf"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="tr-TR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00360FF3">
+      <w:r w:rsidRPr="00627C79">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="tr-TR"/>
         </w:rPr>
         <w:t>Onay</w:t>
       </w:r>
+      <w:r w:rsidR="00A64B7A" w:rsidRPr="00627C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00A64B7A" w:rsidRPr="00627C79">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A64B7A" w:rsidRPr="00627C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>Approval</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="535E98E1" w14:textId="700571B9" w:rsidR="00360FF3" w:rsidRPr="00360FF3" w:rsidRDefault="00000000" w:rsidP="00360FF3">
+    <w:p w14:paraId="535E98E1" w14:textId="744F3BD8" w:rsidR="00360FF3" w:rsidRPr="00627C79" w:rsidRDefault="00000000" w:rsidP="00A64B7A">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="tr-TR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00360FF3">
+      <w:r w:rsidRPr="00627C79">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="tr-TR"/>
         </w:rPr>
         <w:t>Bu beyan ile, çalışmada kullanılan yapay zek</w:t>
       </w:r>
-      <w:r w:rsidR="004D70B1">
+      <w:r w:rsidR="004D70B1" w:rsidRPr="00627C79">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="tr-TR"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00360FF3">
+      <w:r w:rsidRPr="00627C79">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="tr-TR"/>
         </w:rPr>
         <w:t xml:space="preserve"> araçlarının yalnızca yardımcı işlevlerde kullanıldığını; araştırmanın özgünlüğü, bilimsel katkısı ve sorumluluğunun tamamen yazar(lar)a ait olduğunu kabul ve beyan ederim.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A64B7A" w:rsidRPr="00627C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A64B7A" w:rsidRPr="00627C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>With this statement, I acknowledge and declare that the artificial intelligence tools used in the study were employed solely for auxiliary functions, and that the originality, scientific contribution, and responsibility of the research belong entirely to the author(s).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TabloKlavuzu"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2876"/>
         <w:gridCol w:w="2877"/>
         <w:gridCol w:w="2877"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00360FF3" w14:paraId="5C1AEE8E" w14:textId="77777777" w:rsidTr="00360FF3">
+      <w:tr w:rsidR="00360FF3" w:rsidRPr="00627C79" w14:paraId="5C1AEE8E" w14:textId="77777777" w:rsidTr="00360FF3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2876" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="229B20F6" w14:textId="77777777" w:rsidR="00360FF3" w:rsidRDefault="00360FF3" w:rsidP="00360FF3">
+          <w:p w14:paraId="229B20F6" w14:textId="77777777" w:rsidR="00360FF3" w:rsidRPr="00627C79" w:rsidRDefault="00360FF3" w:rsidP="00360FF3">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="tr-TR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00360FF3">
+            <w:r w:rsidRPr="00627C79">
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="tr-TR"/>
               </w:rPr>
               <w:t>Yazar(lar)ın</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="21CC4BEC" w14:textId="54C4F295" w:rsidR="00360FF3" w:rsidRPr="00360FF3" w:rsidRDefault="00360FF3" w:rsidP="00360FF3">
+          <w:p w14:paraId="21CC4BEC" w14:textId="3364CD67" w:rsidR="00360FF3" w:rsidRPr="00627C79" w:rsidRDefault="00360FF3" w:rsidP="00360FF3">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="tr-TR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00360FF3">
+            <w:r w:rsidRPr="00627C79">
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="tr-TR"/>
               </w:rPr>
-              <w:t>Adı-Soyadı:</w:t>
+              <w:t>Adı-Soyadı</w:t>
+            </w:r>
+            <w:r w:rsidR="00627C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="tr-TR"/>
+              </w:rPr>
+              <w:t>/Author Name</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00627C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="tr-TR"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2877" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3589578E" w14:textId="7024A151" w:rsidR="00360FF3" w:rsidRPr="00360FF3" w:rsidRDefault="00360FF3" w:rsidP="00360FF3">
+          <w:p w14:paraId="3589578E" w14:textId="0F0345EF" w:rsidR="00360FF3" w:rsidRPr="00627C79" w:rsidRDefault="00360FF3" w:rsidP="00360FF3">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="tr-TR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00360FF3">
+            <w:r w:rsidRPr="00627C79">
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="tr-TR"/>
               </w:rPr>
-              <w:t>İmza:</w:t>
+              <w:t>İmza</w:t>
+            </w:r>
+            <w:r w:rsidR="00627C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="tr-TR"/>
+              </w:rPr>
+              <w:t>/Signature</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00627C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="tr-TR"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2877" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="70F0AC9D" w14:textId="7925B713" w:rsidR="00360FF3" w:rsidRPr="00360FF3" w:rsidRDefault="00360FF3" w:rsidP="00360FF3">
+          <w:p w14:paraId="70F0AC9D" w14:textId="3B16F5F5" w:rsidR="00360FF3" w:rsidRPr="00627C79" w:rsidRDefault="00360FF3" w:rsidP="00360FF3">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="tr-TR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00360FF3">
+            <w:r w:rsidRPr="00627C79">
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="tr-TR"/>
               </w:rPr>
-              <w:t>Tarih:</w:t>
+              <w:t>Tarih</w:t>
+            </w:r>
+            <w:r w:rsidR="00627C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="tr-TR"/>
+              </w:rPr>
+              <w:t>/Date</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00627C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="tr-TR"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00360FF3" w14:paraId="2FD595CA" w14:textId="77777777" w:rsidTr="00360FF3">
+      <w:tr w:rsidR="00360FF3" w:rsidRPr="00627C79" w14:paraId="2FD595CA" w14:textId="77777777" w:rsidTr="00360FF3">
         <w:trPr>
           <w:trHeight w:val="501"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2876" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4CB39CDC" w14:textId="77777777" w:rsidR="00360FF3" w:rsidRDefault="00360FF3" w:rsidP="00360FF3">
+          <w:p w14:paraId="4CB39CDC" w14:textId="77777777" w:rsidR="00360FF3" w:rsidRPr="00627C79" w:rsidRDefault="00360FF3" w:rsidP="00360FF3">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="tr-TR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2877" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="219575AC" w14:textId="77777777" w:rsidR="00360FF3" w:rsidRDefault="00360FF3" w:rsidP="00360FF3">
+          <w:p w14:paraId="219575AC" w14:textId="77777777" w:rsidR="00360FF3" w:rsidRPr="00627C79" w:rsidRDefault="00360FF3" w:rsidP="00360FF3">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="tr-TR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2877" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7DD0017A" w14:textId="77777777" w:rsidR="00360FF3" w:rsidRDefault="00360FF3" w:rsidP="00360FF3">
+          <w:p w14:paraId="7DD0017A" w14:textId="77777777" w:rsidR="00360FF3" w:rsidRPr="00627C79" w:rsidRDefault="00360FF3" w:rsidP="00360FF3">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="tr-TR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00360FF3" w14:paraId="57B5E48F" w14:textId="77777777" w:rsidTr="00360FF3">
+      <w:tr w:rsidR="00360FF3" w:rsidRPr="00627C79" w14:paraId="57B5E48F" w14:textId="77777777" w:rsidTr="00360FF3">
         <w:trPr>
           <w:trHeight w:val="501"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2876" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6DED3580" w14:textId="77777777" w:rsidR="00360FF3" w:rsidRDefault="00360FF3" w:rsidP="00360FF3">
+          <w:p w14:paraId="6DED3580" w14:textId="77777777" w:rsidR="00360FF3" w:rsidRPr="00627C79" w:rsidRDefault="00360FF3" w:rsidP="00360FF3">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="tr-TR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2877" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="402A5A20" w14:textId="77777777" w:rsidR="00360FF3" w:rsidRDefault="00360FF3" w:rsidP="00360FF3">
+          <w:p w14:paraId="402A5A20" w14:textId="77777777" w:rsidR="00360FF3" w:rsidRPr="00627C79" w:rsidRDefault="00360FF3" w:rsidP="00360FF3">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="tr-TR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2877" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="33D04362" w14:textId="77777777" w:rsidR="00360FF3" w:rsidRDefault="00360FF3" w:rsidP="00360FF3">
+          <w:p w14:paraId="33D04362" w14:textId="77777777" w:rsidR="00360FF3" w:rsidRPr="00627C79" w:rsidRDefault="00360FF3" w:rsidP="00360FF3">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="tr-TR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00360FF3" w14:paraId="7067BB98" w14:textId="77777777" w:rsidTr="00360FF3">
+      <w:tr w:rsidR="00360FF3" w:rsidRPr="00627C79" w14:paraId="7067BB98" w14:textId="77777777" w:rsidTr="00360FF3">
         <w:trPr>
           <w:trHeight w:val="501"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2876" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1DFC9C73" w14:textId="77777777" w:rsidR="00360FF3" w:rsidRDefault="00360FF3" w:rsidP="00360FF3">
+          <w:p w14:paraId="1DFC9C73" w14:textId="77777777" w:rsidR="00360FF3" w:rsidRPr="00627C79" w:rsidRDefault="00360FF3" w:rsidP="00360FF3">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="tr-TR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2877" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7F0AA25E" w14:textId="77777777" w:rsidR="00360FF3" w:rsidRDefault="00360FF3" w:rsidP="00360FF3">
+          <w:p w14:paraId="7F0AA25E" w14:textId="77777777" w:rsidR="00360FF3" w:rsidRPr="00627C79" w:rsidRDefault="00360FF3" w:rsidP="00360FF3">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="tr-TR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2877" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5603F200" w14:textId="77777777" w:rsidR="00360FF3" w:rsidRDefault="00360FF3" w:rsidP="00360FF3">
+          <w:p w14:paraId="5603F200" w14:textId="77777777" w:rsidR="00360FF3" w:rsidRPr="00627C79" w:rsidRDefault="00360FF3" w:rsidP="00360FF3">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="tr-TR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7D05377D" w14:textId="38FA9451" w:rsidR="00D1188C" w:rsidRPr="00360FF3" w:rsidRDefault="00D1188C" w:rsidP="00360FF3">
+    <w:p w14:paraId="7D05377D" w14:textId="38FA9451" w:rsidR="00D1188C" w:rsidRPr="00627C79" w:rsidRDefault="00D1188C" w:rsidP="00360FF3">
       <w:pPr>
         <w:spacing w:before="120" w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="tr-TR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00D1188C" w:rsidRPr="00360FF3" w:rsidSect="00034616">
+    <w:sectPr w:rsidR="00D1188C" w:rsidRPr="00627C79" w:rsidSect="00034616">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3FD26CD2" w14:textId="77777777" w:rsidR="00374960" w:rsidRDefault="00374960" w:rsidP="00360FF3">
+    <w:p w14:paraId="529C1746" w14:textId="77777777" w:rsidR="0020736B" w:rsidRDefault="0020736B" w:rsidP="00360FF3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="17F41D8B" w14:textId="77777777" w:rsidR="00374960" w:rsidRDefault="00374960" w:rsidP="00360FF3">
+    <w:p w14:paraId="2BCB5554" w14:textId="77777777" w:rsidR="0020736B" w:rsidRDefault="0020736B" w:rsidP="00360FF3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="A2"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
@@ -1181,74 +1718,89 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Consolas">
+    <w:panose1 w:val="020B0609020204030204"/>
+    <w:charset w:val="A2"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Palatino Linotype">
     <w:panose1 w:val="02040502050505030304"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000287" w:usb1="40000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="inherit">
+    <w:altName w:val="Cambria"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="19D71404" w14:textId="77777777" w:rsidR="00374960" w:rsidRDefault="00374960" w:rsidP="00360FF3">
+    <w:p w14:paraId="31C078CD" w14:textId="77777777" w:rsidR="0020736B" w:rsidRDefault="0020736B" w:rsidP="00360FF3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="68A2041D" w14:textId="77777777" w:rsidR="00374960" w:rsidRDefault="00374960" w:rsidP="00360FF3">
+    <w:p w14:paraId="22C20B90" w14:textId="77777777" w:rsidR="0020736B" w:rsidRDefault="0020736B" w:rsidP="00360FF3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1EB6FA69" w14:textId="29C275FC" w:rsidR="00360FF3" w:rsidRPr="009205FC" w:rsidRDefault="00360FF3" w:rsidP="00360FF3">
     <w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="009205FC">
       <w:rPr>
         <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
         <w:b/>
@@ -2206,72 +2758,77 @@
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B47730"/>
     <w:rsid w:val="00034616"/>
     <w:rsid w:val="0006063C"/>
     <w:rsid w:val="0015074B"/>
     <w:rsid w:val="00166235"/>
+    <w:rsid w:val="001C2458"/>
+    <w:rsid w:val="0020736B"/>
     <w:rsid w:val="00276CA4"/>
     <w:rsid w:val="0029639D"/>
     <w:rsid w:val="002B0A11"/>
     <w:rsid w:val="00326F90"/>
     <w:rsid w:val="00360FF3"/>
     <w:rsid w:val="00373D40"/>
     <w:rsid w:val="00374960"/>
     <w:rsid w:val="004944E1"/>
     <w:rsid w:val="004D70B1"/>
     <w:rsid w:val="006129F9"/>
     <w:rsid w:val="00613D3C"/>
+    <w:rsid w:val="00627C79"/>
     <w:rsid w:val="00751565"/>
     <w:rsid w:val="008E5F7B"/>
+    <w:rsid w:val="00A64B7A"/>
     <w:rsid w:val="00AA1D8D"/>
     <w:rsid w:val="00B00E70"/>
     <w:rsid w:val="00B47730"/>
     <w:rsid w:val="00BF4A0A"/>
     <w:rsid w:val="00C60245"/>
     <w:rsid w:val="00CB0664"/>
     <w:rsid w:val="00D1188C"/>
     <w:rsid w:val="00DA3C01"/>
     <w:rsid w:val="00DB60A5"/>
+    <w:rsid w:val="00ED76FC"/>
     <w:rsid w:val="00FC693F"/>
     <w:rsid w:val="00FE1D66"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -2864,51 +3421,50 @@
     <w:next w:val="Normal"/>
     <w:link w:val="Balk9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="VarsaylanParagrafYazTipi">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="NormalTablo">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="ListeYok">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="stBilgi">
     <w:name w:val="header"/>
@@ -13664,50 +14220,80 @@
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00360FF3"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="tr-TR" w:eastAsia="tr-TR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="AralkYokChar">
     <w:name w:val="Aralık Yok Char"/>
     <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:link w:val="AralkYok"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00360FF3"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="HTMLncedenBiimlendirilmi">
+    <w:name w:val="HTML Preformatted"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HTMLncedenBiimlendirilmiChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A64B7A"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HTMLncedenBiimlendirilmiChar">
+    <w:name w:val="HTML Önceden Biçimlendirilmiş Char"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:link w:val="HTMLncedenBiimlendirilmi"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A64B7A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -14019,79 +14605,79 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EF278816-EC6F-A645-907D-7F25AECB1D4A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>246</Words>
-  <Characters>1404</Characters>
+  <Words>309</Words>
+  <Characters>1762</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>11</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Lines>14</Lines>
+  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Konu Başlığı</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1647</CharactersWithSpaces>
+  <CharactersWithSpaces>2067</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>python-docx</dc:creator>
   <cp:keywords/>
   <dc:description>generated by python-docx</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>